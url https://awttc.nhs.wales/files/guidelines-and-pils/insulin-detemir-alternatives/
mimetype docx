--- v1 (2026-06-07)
+++ v2 (2026-09-27)
@@ -3854,51 +3854,51 @@
             <w:tcW w:w="1420" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0EA6C5C4" w14:textId="68ABBD84" w:rsidR="00A91BF6" w:rsidRPr="00A91BF6" w:rsidRDefault="00A91BF6" w:rsidP="00A91BF6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A91BF6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>£19.08</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="126EEBF6" w14:textId="1AA7B057" w:rsidR="00932B09" w:rsidRDefault="00B935D6">
+    <w:p w14:paraId="126EEBF6" w14:textId="25BC6B16" w:rsidR="00932B09" w:rsidRDefault="00B935D6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00581E8F" w:rsidRPr="00B510A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">costs </w:t>
       </w:r>
       <w:r w:rsidR="007F66E0" w:rsidRPr="00B510A9">
         <w:rPr>
@@ -3980,67 +3980,58 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE392F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(note costs marked* </w:t>
       </w:r>
       <w:r w:rsidR="00653263">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">could not be verified in the NHS drug tariff) </w:t>
       </w:r>
-      <w:r w:rsidR="00BE0C42">
+      <w:r w:rsidR="00192924">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>May</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">September </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="005A4140">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4224,139 +4215,99 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">was shown as discontinued in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B20C4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dm+d</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B20C4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> browser and the corresponding row was removed from this table </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E9C9A1" w14:textId="41F03A4C" w:rsidR="003F758B" w:rsidRPr="00B510A9" w:rsidRDefault="003F758B" w:rsidP="003F758B">
+    <w:p w14:paraId="42E9C9A1" w14:textId="4864E343" w:rsidR="003F758B" w:rsidRPr="00B510A9" w:rsidRDefault="003F758B" w:rsidP="003F758B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B510A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Published </w:t>
       </w:r>
-      <w:r w:rsidR="00DD331C">
+      <w:r w:rsidR="00192924">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">May </w:t>
+        <w:t xml:space="preserve">September </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00B20C4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
-      </w:r>
-[...38 lines deleted...]
-        <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00B510A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76AB1AF5" w14:textId="77777777" w:rsidR="003F758B" w:rsidRDefault="003F758B"/>
     <w:sectPr w:rsidR="003F758B" w:rsidSect="00F1784A">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -4371,101 +4322,104 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00467000"/>
     <w:rsid w:val="00033E6A"/>
     <w:rsid w:val="00052344"/>
     <w:rsid w:val="0005697E"/>
     <w:rsid w:val="00093E38"/>
     <w:rsid w:val="000B436F"/>
+    <w:rsid w:val="000B4409"/>
     <w:rsid w:val="000E282D"/>
     <w:rsid w:val="00100B8B"/>
     <w:rsid w:val="0012541E"/>
     <w:rsid w:val="001538AA"/>
     <w:rsid w:val="00167F0A"/>
     <w:rsid w:val="00190A4D"/>
+    <w:rsid w:val="00192924"/>
     <w:rsid w:val="001B2B94"/>
     <w:rsid w:val="001F1CE2"/>
     <w:rsid w:val="0020080F"/>
     <w:rsid w:val="00225EA4"/>
     <w:rsid w:val="00252726"/>
     <w:rsid w:val="00267167"/>
     <w:rsid w:val="002935C4"/>
     <w:rsid w:val="00294F28"/>
     <w:rsid w:val="002C3E9F"/>
     <w:rsid w:val="002E382F"/>
     <w:rsid w:val="003151E4"/>
     <w:rsid w:val="003B312E"/>
     <w:rsid w:val="003B79E3"/>
     <w:rsid w:val="003F08EA"/>
     <w:rsid w:val="003F758B"/>
     <w:rsid w:val="0045534E"/>
     <w:rsid w:val="00467000"/>
     <w:rsid w:val="00477C4F"/>
+    <w:rsid w:val="004F3BB3"/>
     <w:rsid w:val="00522C4E"/>
     <w:rsid w:val="00554EA0"/>
     <w:rsid w:val="00581E8F"/>
     <w:rsid w:val="00586491"/>
     <w:rsid w:val="005A4140"/>
     <w:rsid w:val="005F447A"/>
     <w:rsid w:val="00605404"/>
     <w:rsid w:val="006109EC"/>
     <w:rsid w:val="00653263"/>
+    <w:rsid w:val="006935A6"/>
     <w:rsid w:val="006A21AB"/>
     <w:rsid w:val="006D16F6"/>
     <w:rsid w:val="006D4A91"/>
     <w:rsid w:val="006F25F8"/>
     <w:rsid w:val="00707B63"/>
     <w:rsid w:val="007367FC"/>
     <w:rsid w:val="007A1937"/>
     <w:rsid w:val="007A2972"/>
     <w:rsid w:val="007F66E0"/>
     <w:rsid w:val="008830C2"/>
     <w:rsid w:val="00886547"/>
     <w:rsid w:val="008D7E19"/>
     <w:rsid w:val="008E02AC"/>
     <w:rsid w:val="008F2B10"/>
     <w:rsid w:val="00900AA2"/>
     <w:rsid w:val="00910A91"/>
     <w:rsid w:val="0091325D"/>
     <w:rsid w:val="00923B83"/>
     <w:rsid w:val="00932B09"/>
     <w:rsid w:val="00941B01"/>
     <w:rsid w:val="009433B8"/>
     <w:rsid w:val="009C05A9"/>
     <w:rsid w:val="009D0C7A"/>
     <w:rsid w:val="00A3109E"/>
     <w:rsid w:val="00A55652"/>
@@ -6060,70 +6014,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1075</Words>
-  <Characters>6128</Characters>
+  <Words>1073</Words>
+  <Characters>6117</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
+  <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Cardiff and Vale UHB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7189</CharactersWithSpaces>
+  <CharactersWithSpaces>7176</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Stuart Keeping (Cardiff and Vale UHB - AWTTC)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>