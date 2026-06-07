--- v0 (2026-04-20)
+++ v1 (2026-06-07)
@@ -736,62 +736,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1696"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="10"/>
         <w:gridCol w:w="1947"/>
         <w:gridCol w:w="28"/>
         <w:gridCol w:w="1505"/>
         <w:gridCol w:w="48"/>
         <w:gridCol w:w="1372"/>
-        <w:tblGridChange w:id="0">
-[...10 lines deleted...]
-        </w:tblGridChange>
       </w:tblGrid>
       <w:tr w:rsidR="006F25F8" w14:paraId="3F72278A" w14:textId="77777777" w:rsidTr="008E02AC">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6634558B" w14:textId="7BC9EAC4" w:rsidR="00A55652" w:rsidRPr="008F2B10" w:rsidRDefault="00A55652" w:rsidP="00A55652">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B10">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -2470,66 +2458,84 @@
               <w:t>100 units/ml, 5x3ml pre</w:t>
             </w:r>
             <w:r w:rsidR="00B152C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2B10">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>filled pens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="4A8F84BC" w14:textId="7944DEC4" w:rsidR="008F2B10" w:rsidRPr="008F2B10" w:rsidRDefault="008F2B10" w:rsidP="008F2B10">
+          <w:p w14:paraId="4A8F84BC" w14:textId="4DE7CBBE" w:rsidR="008F2B10" w:rsidRPr="008F2B10" w:rsidRDefault="008F2B10" w:rsidP="008F2B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B10">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Biosimilar Collaborations Ireland Ltd</w:t>
+              <w:t>Bio</w:t>
+            </w:r>
+            <w:r w:rsidR="00B83104">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>con Biologics</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ireland Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1505" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EE4042C" w14:textId="622301A8" w:rsidR="008F2B10" w:rsidRPr="008F2B10" w:rsidRDefault="008F2B10" w:rsidP="008F2B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B10">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1,500</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3069,128 +3075,88 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C3E9F" w14:paraId="76EB117B" w14:textId="77777777" w:rsidTr="002C3E9F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5E261B1D" w14:textId="338E3D30" w:rsidR="002C3E9F" w:rsidRPr="00093E38" w:rsidRDefault="002C3E9F" w:rsidP="008F2B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C3E9F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insulin </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> (Ultralong acting)</w:t>
+              <w:t>Insulin degludec (Ultralong acting)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F25F8" w14:paraId="154C32C3" w14:textId="77777777" w:rsidTr="008E02AC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7463676D" w14:textId="6DD8E148" w:rsidR="002C3E9F" w:rsidRPr="00A91BF6" w:rsidRDefault="00100B8B" w:rsidP="002C3E9F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>I</w:t>
               </w:r>
               <w:r w:rsidR="002C3E9F" w:rsidRPr="00A91BF6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t xml:space="preserve">nsulin </w:t>
-[...19 lines deleted...]
-                <w:t xml:space="preserve"> (Tresiba)</w:t>
+                <w:t>nsulin degludec (Tresiba)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2483A7ED" w14:textId="463288A7" w:rsidR="002C3E9F" w:rsidRPr="00A91BF6" w:rsidRDefault="00100B8B" w:rsidP="002C3E9F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3358,71 +3324,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>I</w:t>
               </w:r>
               <w:r w:rsidR="002C3E9F" w:rsidRPr="00A91BF6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t xml:space="preserve">nsulin </w:t>
-[...19 lines deleted...]
-                <w:t xml:space="preserve"> (Tresiba)</w:t>
+                <w:t>nsulin degludec (Tresiba)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79557BE3" w14:textId="5B96CBC2" w:rsidR="002C3E9F" w:rsidRPr="00A91BF6" w:rsidRDefault="00100B8B" w:rsidP="002C3E9F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3433,69 +3379,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>extouch</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F08EA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
             <w:r w:rsidR="002C3E9F" w:rsidRPr="00A91BF6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 200 units</w:t>
-[...17 lines deleted...]
-              <w:t>pre-filled pens</w:t>
+              <w:t xml:space="preserve"> 200 units/ml ,3x3ml pre-filled pens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="088EEF97" w14:textId="77777777" w:rsidR="002C3E9F" w:rsidRPr="00A91BF6" w:rsidRDefault="002C3E9F" w:rsidP="002C3E9F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="212B32"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A91BF6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="212B32"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Novo Nordisk Ltd</w:t>
@@ -3926,51 +3854,51 @@
             <w:tcW w:w="1420" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0EA6C5C4" w14:textId="68ABBD84" w:rsidR="00A91BF6" w:rsidRPr="00A91BF6" w:rsidRDefault="00A91BF6" w:rsidP="00A91BF6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A91BF6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>£19.08</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="126EEBF6" w14:textId="45C83FA5" w:rsidR="00932B09" w:rsidRDefault="00B935D6">
+    <w:p w14:paraId="126EEBF6" w14:textId="1AA7B057" w:rsidR="00932B09" w:rsidRDefault="00B935D6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00581E8F" w:rsidRPr="00B510A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">costs </w:t>
       </w:r>
       <w:r w:rsidR="007F66E0" w:rsidRPr="00B510A9">
         <w:rPr>
@@ -4001,127 +3929,109 @@
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="007F66E0">
         <w:instrText>HYPERLINK "https://dmd-browser.nhsbsa.nhs.uk/amp/view/11076?ref=YW1wTmFtZT1pbnN1bGluK2dsYXJnaW5lJnNlYXJjaFR5cGU9QU1QJnNob3dJbnZhbGlkSXRlbXM9ZmFsc2UmaGlkZVBhcmFsbGVsSW1wb3J0PWZhbHNlJmhpZGVTcGVjaWFsT3JkZXI9ZmFsc2UmaGlkZURpc2NvbnRpbnVlZEl0ZW1zPWZhbHNlJnBhZ2U9MQ%3D%3D"</w:instrText>
       </w:r>
       <w:r w:rsidR="007F66E0">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="007F66E0" w:rsidRPr="003F758B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dm+d</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007F66E0" w:rsidRPr="003F758B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bro</w:t>
-[...17 lines deleted...]
-        <w:t>se</w:t>
+        <w:t xml:space="preserve"> browse</w:t>
       </w:r>
       <w:r w:rsidR="007F66E0">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007F66E0" w:rsidRPr="00B510A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">r) and verified in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="007F66E0" w:rsidRPr="003F758B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>NHS drug tariff</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007F66E0" w:rsidRPr="00B510A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE392F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(note costs marked* </w:t>
       </w:r>
       <w:r w:rsidR="00653263">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">could not be verified in the NHS drug tariff) </w:t>
       </w:r>
-      <w:r w:rsidR="005A4140">
+      <w:r w:rsidR="00BE0C42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>January</w:t>
+        <w:t>May</w:t>
       </w:r>
       <w:r w:rsidR="005A4140">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="005A4140">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4187,51 +4097,50 @@
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00932B09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34765E3D" w14:textId="2211248F" w:rsidR="00F1355D" w:rsidRDefault="00932B09">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932B09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r w:rsidR="001F1CE2" w:rsidRPr="00932B09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>up-to-date</w:t>
       </w:r>
       <w:r w:rsidRPr="00932B09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> supply guidance, </w:t>
       </w:r>
       <w:r w:rsidR="001F1CE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">please </w:t>
@@ -4315,119 +4224,129 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">was shown as discontinued in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B20C4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dm+d</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B20C4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> browser and the corresponding row was removed from this table </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E9C9A1" w14:textId="65115BA8" w:rsidR="003F758B" w:rsidRPr="00B510A9" w:rsidRDefault="003F758B" w:rsidP="003F758B">
+    <w:p w14:paraId="42E9C9A1" w14:textId="41F03A4C" w:rsidR="003F758B" w:rsidRPr="00B510A9" w:rsidRDefault="003F758B" w:rsidP="003F758B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B510A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Published </w:t>
       </w:r>
-      <w:r w:rsidR="00B20C4D">
+      <w:r w:rsidR="00DD331C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">January </w:t>
+        <w:t xml:space="preserve">May </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00B20C4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00653263">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, to be reviewed </w:t>
       </w:r>
-      <w:r w:rsidR="00B20C4D">
+      <w:r w:rsidR="00DD331C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">April </w:t>
+        <w:t>Aug</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20C4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00653263">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00B510A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76AB1AF5" w14:textId="77777777" w:rsidR="003F758B" w:rsidRDefault="003F758B"/>
     <w:sectPr w:rsidR="003F758B" w:rsidSect="00F1784A">
       <w:pgSz w:w="11906" w:h="16838"/>
@@ -4452,148 +4371,159 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00467000"/>
     <w:rsid w:val="00033E6A"/>
     <w:rsid w:val="00052344"/>
     <w:rsid w:val="0005697E"/>
     <w:rsid w:val="00093E38"/>
     <w:rsid w:val="000B436F"/>
     <w:rsid w:val="000E282D"/>
     <w:rsid w:val="00100B8B"/>
     <w:rsid w:val="0012541E"/>
+    <w:rsid w:val="001538AA"/>
     <w:rsid w:val="00167F0A"/>
     <w:rsid w:val="00190A4D"/>
     <w:rsid w:val="001B2B94"/>
     <w:rsid w:val="001F1CE2"/>
     <w:rsid w:val="0020080F"/>
     <w:rsid w:val="00225EA4"/>
     <w:rsid w:val="00252726"/>
     <w:rsid w:val="00267167"/>
     <w:rsid w:val="002935C4"/>
     <w:rsid w:val="00294F28"/>
     <w:rsid w:val="002C3E9F"/>
+    <w:rsid w:val="002E382F"/>
     <w:rsid w:val="003151E4"/>
     <w:rsid w:val="003B312E"/>
     <w:rsid w:val="003B79E3"/>
     <w:rsid w:val="003F08EA"/>
     <w:rsid w:val="003F758B"/>
     <w:rsid w:val="0045534E"/>
     <w:rsid w:val="00467000"/>
+    <w:rsid w:val="00477C4F"/>
     <w:rsid w:val="00522C4E"/>
+    <w:rsid w:val="00554EA0"/>
     <w:rsid w:val="00581E8F"/>
     <w:rsid w:val="00586491"/>
     <w:rsid w:val="005A4140"/>
     <w:rsid w:val="005F447A"/>
     <w:rsid w:val="00605404"/>
     <w:rsid w:val="006109EC"/>
     <w:rsid w:val="00653263"/>
     <w:rsid w:val="006A21AB"/>
     <w:rsid w:val="006D16F6"/>
     <w:rsid w:val="006D4A91"/>
     <w:rsid w:val="006F25F8"/>
     <w:rsid w:val="00707B63"/>
     <w:rsid w:val="007367FC"/>
     <w:rsid w:val="007A1937"/>
     <w:rsid w:val="007A2972"/>
     <w:rsid w:val="007F66E0"/>
     <w:rsid w:val="008830C2"/>
+    <w:rsid w:val="00886547"/>
     <w:rsid w:val="008D7E19"/>
     <w:rsid w:val="008E02AC"/>
     <w:rsid w:val="008F2B10"/>
     <w:rsid w:val="00900AA2"/>
     <w:rsid w:val="00910A91"/>
     <w:rsid w:val="0091325D"/>
     <w:rsid w:val="00923B83"/>
     <w:rsid w:val="00932B09"/>
     <w:rsid w:val="00941B01"/>
     <w:rsid w:val="009433B8"/>
     <w:rsid w:val="009C05A9"/>
     <w:rsid w:val="009D0C7A"/>
+    <w:rsid w:val="00A3109E"/>
     <w:rsid w:val="00A55652"/>
     <w:rsid w:val="00A63329"/>
     <w:rsid w:val="00A91BF6"/>
     <w:rsid w:val="00AA0A10"/>
     <w:rsid w:val="00AA40F1"/>
     <w:rsid w:val="00B14D2E"/>
     <w:rsid w:val="00B152C7"/>
     <w:rsid w:val="00B20C4D"/>
     <w:rsid w:val="00B353C2"/>
     <w:rsid w:val="00B510A9"/>
     <w:rsid w:val="00B746C9"/>
     <w:rsid w:val="00B83015"/>
+    <w:rsid w:val="00B83104"/>
     <w:rsid w:val="00B935D6"/>
     <w:rsid w:val="00BA6FED"/>
     <w:rsid w:val="00BD5AF9"/>
+    <w:rsid w:val="00BE0C42"/>
     <w:rsid w:val="00BE5575"/>
     <w:rsid w:val="00C11040"/>
     <w:rsid w:val="00C37049"/>
     <w:rsid w:val="00CB38E5"/>
     <w:rsid w:val="00CC1867"/>
     <w:rsid w:val="00CC60AA"/>
     <w:rsid w:val="00CD2A43"/>
     <w:rsid w:val="00CE392F"/>
     <w:rsid w:val="00D3599A"/>
     <w:rsid w:val="00D45D27"/>
+    <w:rsid w:val="00DD331C"/>
     <w:rsid w:val="00DF2C99"/>
     <w:rsid w:val="00E31940"/>
     <w:rsid w:val="00E44208"/>
     <w:rsid w:val="00EA0BF5"/>
     <w:rsid w:val="00EB503A"/>
+    <w:rsid w:val="00EF26CC"/>
     <w:rsid w:val="00F07A7D"/>
     <w:rsid w:val="00F1355D"/>
     <w:rsid w:val="00F1784A"/>
     <w:rsid w:val="00F60D49"/>
     <w:rsid w:val="00F75FF6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -5188,50 +5118,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00467000"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -6129,70 +6060,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1014</Words>
-  <Characters>6208</Characters>
+  <Words>1075</Words>
+  <Characters>6128</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>365</Lines>
-  <Paragraphs>195</Paragraphs>
+  <Lines>51</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Cardiff and Vale UHB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7027</CharactersWithSpaces>
+  <CharactersWithSpaces>7189</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Stuart Keeping (Cardiff and Vale UHB - AWTTC)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>